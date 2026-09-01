--- v0 (2025-12-18)
+++ v1 (2026-09-01)
@@ -65,51 +65,51 @@
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Назаров Антон</t>
   </si>
   <si>
     <t>Печатников Михаил</t>
   </si>
   <si>
     <t>Мирошниченко Вадим</t>
   </si>
   <si>
-    <t>Николай Фетисов</t>
+    <t>Фетисов Николай</t>
   </si>
   <si>
     <t>Кожев Алексей</t>
   </si>
   <si>
     <t>Кокшаров Алексей</t>
   </si>
   <si>
     <t>Самохвалов Сергей</t>
   </si>
   <si>
     <t>Суслов Сергей</t>
   </si>
   <si>
     <t>Григорьев Дмитрий</t>
   </si>
   <si>
     <t>Курьин Максим</t>
   </si>
   <si>
     <t>Опрышко Виталий</t>
   </si>
   <si>
     <t>Харюшин Максим</t>
   </si>