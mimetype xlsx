--- v0 (2025-12-25)
+++ v1 (2026-08-28)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК "Серебряный шар"</t>
   </si>
   <si>
     <t>комбинированная самосъём</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.12.2025, БК "Серебряный шар", Россия, Пермский край, Чайковский, ул. Советская,  1/23</t>
+    <t>13.12.2025, БК "Серебряный шар", Russian Federation, Perm Territory, Chaykovskiy, ул. Советская,  1/23</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Зорин Владимир</t>
+    <t>Kulikov Albert</t>
   </si>
   <si>
-    <t>Куликов Альберт</t>
+    <t>Zorin Vladimir</t>
   </si>
   <si>
-    <t>Пономарев Дмитрий</t>
+    <t>Ponomarev Dmitry</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Русских Гульнара</t>
+    <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Грабельников Жорж</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Grabelnikov Zhorzh</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Безносов Николай</t>
+    <t>Beznosov Nikolay</t>
   </si>
   <si>
-    <t>Галямшин Генадий</t>
+    <t>Galyamshin Genadi</t>
   </si>
   <si>
-    <t>Косачёв Дмитрий</t>
+    <t>Kosachyov Dmitriy</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Заберов Юрий</t>
+    <t>Chertkov Aleksandr</t>
   </si>
   <si>
-    <t>Киприянов Артем</t>
+    <t>Fefilov Aleksandr</t>
   </si>
   <si>
-    <t>Саляхов Алан</t>
+    <t>Kipriianov Artem</t>
   </si>
   <si>
-    <t>Степанов Игорь</t>
-[...5 lines deleted...]
-    <t>Чертков Александр</t>
+    <t>Salyakhov Alan</t>
   </si>
   <si>
     <t>Sentyakova Elena</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Stepanov Igor</t>
+  </si>
+  <si>
+    <t>Zaberov Yuriy</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>Sarapul</t>
   </si>
   <si>
-    <t>Воткинск</t>
+    <t>Votkinsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,77 +700,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1979</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1986</v>
+        <v>1969</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1973</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -820,77 +820,77 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1980</v>
+        <v>1969</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -980,169 +980,169 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1951</v>
+        <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2002</v>
+        <v>1974</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>2002</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1985</v>
+        <v>1951</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>