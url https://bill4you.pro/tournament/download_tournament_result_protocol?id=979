--- v0 (2025-12-13)
+++ v1 (2026-08-28)
@@ -14,189 +14,189 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>Чемпионат России, пул 14+1, женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.11.2022, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
+    <t>07.11.2022, Москвич, Russian Federation, Moscow, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зубцова Наталья</t>
+    <t>Zubcova Natal'a</t>
   </si>
   <si>
-    <t>Балакан Мария</t>
+    <t>Balakan Mariia</t>
   </si>
   <si>
-    <t>Белякова Дарья</t>
+    <t>Belakova Dar'a</t>
   </si>
   <si>
-    <t>Дзускаева Александра</t>
+    <t>Dzuskaeva Aleksandra</t>
   </si>
   <si>
-    <t>Горькова Дарья</t>
+    <t>Gor'kova Dar'a</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Halikova Diana</t>
   </si>
   <si>
-    <t>Матвиенко Ника</t>
+    <t>Matvienko Nika</t>
   </si>
   <si>
-    <t>Халикова Диана</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Гурова Виктория</t>
+    <t>Gurova Viktoria</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Петелина Анастасия</t>
+    <t>Petelina Anastasia</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Мазурова Анастасия</t>
+    <t>Mazurova Anastasia</t>
   </si>
   <si>
-    <t>Попова Валерия</t>
+    <t>Popova Valeria</t>
   </si>
   <si>
-    <t>Шмыкова Миланна</t>
+    <t>Smykova Milanna</t>
   </si>
   <si>
-    <t>Гранкина Елизавета</t>
+    <t>Grankina Elizaveta</t>
   </si>
   <si>
-    <t>Колесникова Мария</t>
+    <t>Kolesnikova Maria</t>
   </si>
   <si>
-    <t>Конкина Ольга</t>
+    <t>Konkina Ol'ga</t>
   </si>
   <si>
-    <t>Кузнецова Екатерина</t>
+    <t>Kuznecova Ekaterina</t>
   </si>
   <si>
-    <t>Ходарева Ирина</t>
+    <t>Hodareva Irina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Вологодская область</t>
+    <t>Vologda Region</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Republic of Tatarstan</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -757,97 +757,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2002</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2005</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2000</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>