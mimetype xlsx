--- v0 (2025-12-24)
+++ v1 (2026-08-22)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Доберман, Ростов-на-Дону</t>
   </si>
   <si>
     <t xml:space="preserve">ФИНАЛ БК Доберман </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.12.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>14.12.2025, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кочалиди Анестис</t>
+    <t>Kochalidi Anestis</t>
   </si>
   <si>
-    <t>Спилатов Михаил</t>
+    <t>Spilatov Mihail</t>
   </si>
   <si>
-    <t>Кондра Дмитрий</t>
+    <t>Hen Vitaliy</t>
   </si>
   <si>
-    <t>Хен Виталий</t>
+    <t>Kondra Dmitriy</t>
   </si>
   <si>
-    <t>Абрамов Константин</t>
+    <t>Abramov Konstantin</t>
   </si>
   <si>
-    <t>Амбарцумян Артак</t>
+    <t>Ambarcumyan Artak</t>
   </si>
   <si>
-    <t>Квон Алексей</t>
+    <t>Kvon Alexey</t>
   </si>
   <si>
-    <t>Шехаде Денис</t>
+    <t>Shehade Denis</t>
   </si>
   <si>
-    <t>Варян Арутюн</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Вочканов Михаил</t>
+    <t>Gorbatko Sergei</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Kutitskiy Andrey</t>
   </si>
   <si>
-    <t>Горбатко Сергей</t>
+    <t>Sagomon'an Arsen</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Varan Arutun</t>
   </si>
   <si>
-    <t>Сагомоньян Арсен</t>
+    <t>Vochkanov Mikhail</t>
   </si>
   <si>
-    <t>Задириенко Эдуард</t>
+    <t>Kovalev Vitality</t>
   </si>
   <si>
-    <t>Ковалев Виталий</t>
+    <t>Zadirienko Eduard</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Таганрог</t>
+    <t>Taganrog</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -679,77 +679,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>2007</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -799,182 +799,182 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>2003</v>
+        <v>1979</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="9"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1977</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
-      <c r="E19" s="9"/>
+      <c r="E19" s="9" t="s">
+        <v>36</v>
+      </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
-        <v>1977</v>
+        <v>1989</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8"/>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1976</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8"/>
       <c r="B23" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>