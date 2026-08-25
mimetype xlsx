--- v0 (2026-04-11)
+++ v1 (2026-08-25)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t xml:space="preserve">Бильярдный центр </t>
   </si>
   <si>
     <t>Кубок Надежд 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.12.2025, Бильярдный центр , Россия, ХМАО - Югра, Сургут, ​Проспект Мира,  44/2</t>
+    <t>20.12.2025, Бильярдный центр , Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ​Проспект Мира,  44/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Волчков Николай</t>
+    <t>Volchkov Nickolay</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Schischkin Sergei</t>
   </si>
   <si>
-    <t>Кузнецова Елена</t>
+    <t>Kuznecova Elena</t>
   </si>
   <si>
-    <t>Ляпустин Юрий</t>
+    <t>Yurii Lyapustin</t>
   </si>
   <si>
-    <t>Ищук Эдуард</t>
+    <t>Ishchuk Eduard</t>
   </si>
   <si>
-    <t>Ренёв Константин</t>
+    <t>Renev KONSTANTIN</t>
   </si>
   <si>
-    <t>Сопилов Александр</t>
+    <t>Sopilov Alexander</t>
   </si>
   <si>
-    <t>Терехов Иван</t>
+    <t>Terekhov Ivan</t>
   </si>
   <si>
-    <t>Бондаренко Александр</t>
+    <t>Bondarenko Aleksandr</t>
   </si>
   <si>
-    <t>Буцанов Дмитрий</t>
+    <t>Butsanov Dmitry</t>
   </si>
   <si>
-    <t>Любякин Алексей</t>
+    <t>Lyubyakin Alexey</t>
   </si>
   <si>
-    <t>Плешанов Евгений</t>
+    <t>Pleshanov Evgeniy</t>
   </si>
   <si>
-    <t>Сенгепов Азиз</t>
+    <t>Sengepov Aziz</t>
   </si>
   <si>
-    <t>Тарусин Анатолий</t>
+    <t>Shestyuk Aleksandr</t>
   </si>
   <si>
-    <t>Шерстюк Александр</t>
+    <t>Tarusin Anatoliy</t>
   </si>
   <si>
-    <t>Яцунский Аркадий</t>
+    <t>Yatsunskiy Arkadiy</t>
   </si>
   <si>
-    <t>Булынко Пётр</t>
+    <t>Bulynko Petr</t>
   </si>
   <si>
-    <t>Лизунов Виктор</t>
+    <t>Chiglincev Andrey</t>
   </si>
   <si>
-    <t>Лялык Богдан</t>
+    <t>CHIGLINTSEV VLADIMIR</t>
   </si>
   <si>
-    <t>Панов Андрей</t>
+    <t>Lizunov Viktor</t>
   </si>
   <si>
-    <t>Тарусин Олег</t>
+    <t>Lyalyk Bogdan</t>
   </si>
   <si>
-    <t>Чиглинцев Андрей</t>
+    <t>Panov Andrey</t>
   </si>
   <si>
-    <t>Чиглинцев Владимир</t>
+    <t>Shaybakov Radif</t>
   </si>
   <si>
-    <t>Шайбаков Радиф</t>
+    <t>Tarusin Oleg</t>
   </si>
   <si>
-    <t>Герез Александр</t>
+    <t>Alexey Mitrofanov</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gerez Alexandr</t>
   </si>
   <si>
-    <t>Кривошеева Кристина</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Медалиев Николай</t>
+    <t>Krivosheeva Kristina</t>
   </si>
   <si>
-    <t>Митрофанов Алексей</t>
+    <t>Medaliev Nikolay</t>
   </si>
   <si>
-    <t>Муратов Руслан</t>
+    <t>Muratov Ruslan</t>
   </si>
   <si>
-    <t>Саврасов Максим</t>
+    <t>Savrasov Maksim</t>
   </si>
   <si>
-    <t>Ткаченко Олег</t>
+    <t>Tkachenko Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -938,71 +938,71 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
@@ -1018,271 +1018,271 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1963</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1987</v>
+        <v>1979</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1981</v>
+        <v>1957</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1963</v>
+        <v>1981</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1966</v>
+        <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1987</v>
+        <v>1966</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>