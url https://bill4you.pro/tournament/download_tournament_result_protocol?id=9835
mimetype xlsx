--- v0 (2025-12-24)
+++ v1 (2026-08-30)
@@ -20,297 +20,297 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>"Astana Open" любители</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.12.2025, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>20.12.2025, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 58</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Югай Игорь</t>
+    <t>Yugay Igor</t>
   </si>
   <si>
-    <t>Кайырбеков Мухаммет</t>
+    <t>Kayyrbekov Muhammet</t>
   </si>
   <si>
-    <t>Нурланов Куаныш</t>
+    <t>Nurlanov Kuanysh</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Амиров Нариман</t>
+    <t>Amirov Nariman</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Муканбеджан Баян</t>
+    <t>Mukanbedzhan Bayan</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Шаутыбаев Адай</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Асылтаев Нурлан</t>
+    <t>Asyltaev Nurlan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Halilula Serik</t>
   </si>
   <si>
-    <t>Жанкуатов Галимжан</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Кистафин Канат</t>
+    <t>Kistafin Kanat</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Торекул Нургалил</t>
+    <t>Shaykenov Erken</t>
   </si>
   <si>
-    <t>Ускенбаев Алмаз</t>
+    <t>Torekul Nurgalil</t>
   </si>
   <si>
-    <t>Халилула Серик</t>
+    <t>Uskenbayev Almaz</t>
   </si>
   <si>
-    <t>Шайкенов Еркен</t>
+    <t>Zhankuatov Galimzhan</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Баяндинов Куаныш</t>
+    <t>Bayandinov Kuanysh</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Жунусов Данияр</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Жунусов Мурат</t>
+    <t>Kazhen Alisher</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Kim Anton</t>
   </si>
   <si>
-    <t>Кажен Алишер</t>
+    <t>Musaev Saken</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Ким Антон</t>
+    <t>Temirbekov Bekzat</t>
   </si>
   <si>
-    <t>Мусаев Сакен</t>
+    <t>Timur Timur</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Темирбеков Бекзат</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Zhunusov Daniyar</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zhunusov Murat</t>
   </si>
   <si>
-    <t>Витвицкий Руслан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Smagulov Erzhan</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Talapkali Azamat</t>
   </si>
   <si>
-    <t>Смагулов Ержан</t>
+    <t>Temirbekuly Baurzhan</t>
   </si>
   <si>
-    <t>Талапкали Азамат</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Vitvickiy Ruslan</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Депухан Акжаик</t>
+    <t>Depuhan Akzhaik</t>
   </si>
   <si>
-    <t>Джангарашев Джалиль</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Рахимов Баглан</t>
+    <t>Rakhimov Baglan</t>
   </si>
   <si>
-    <t>Сеитов Нариман</t>
+    <t>Seitov Nariman</t>
   </si>
   <si>
-    <t>Тулегенов Нурлан</t>
+    <t>Tulegenov Nurlan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1090,91 +1090,91 @@
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1990</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="1"/>
@@ -1297,109 +1297,111 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1967</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1998</v>
+        <v>1970</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1983</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1970</v>
+        <v>1982</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>84</v>
       </c>
@@ -1413,186 +1415,182 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1987</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>2001</v>
+      </c>
       <c r="D44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1986</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C49" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F50" s="1"/>
@@ -1620,69 +1618,73 @@
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="8"/>
+      <c r="C53" s="8">
+        <v>1990</v>
+      </c>
       <c r="D53" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>1985</v>
+      </c>
       <c r="D54" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F55" s="1"/>
@@ -1692,185 +1694,185 @@
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="C57" s="8"/>
+      <c r="C57" s="8">
+        <v>1992</v>
+      </c>
       <c r="D57" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>1983</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C59" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C61" s="8"/>
+      <c r="C61" s="8">
+        <v>1993</v>
+      </c>
       <c r="D61" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C62" s="8"/>
+      <c r="C62" s="8">
+        <v>1991</v>
+      </c>
       <c r="D62" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="C63" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C63" s="8"/>
       <c r="D63" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="C64" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F65" s="1"/>