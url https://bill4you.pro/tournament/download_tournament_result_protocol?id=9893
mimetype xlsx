--- v0 (2025-12-24)
+++ v1 (2026-08-21)
@@ -47,51 +47,51 @@
   <si>
     <t>19.12.2025, Русский клуб, Россия, Свердловская область, Екатеринбург, ул.Библиотечная,  62а</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Стенникова Злата</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Нежданов Роман</t>
   </si>
   <si>
     <t>Казак Кирилл</t>
   </si>
   <si>
     <t>Алалыкин Иван</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>